--- v0 (2026-05-21)
+++ v1 (2026-07-24)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Report Excel Harian Ekspor" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>PERKEMBANGAN EKSPOR PRODUK INDUSTRI KEHUTANAN</t>
   </si>
   <si>
     <t>BERDASARKAN PENERBITAN DOKUMEN V-LEGAL</t>
   </si>
   <si>
-    <t>S.D 22-05-2026 PUKUL 01:29</t>
+    <t>S.D 24-07-2026 PUKUL 08:18</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>URAIAN</t>
   </si>
   <si>
     <t>SATUAN</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Jumlah Shipment (Jumlah Dokumen V-Legal yang diterbitkan)</t>
   </si>
   <si>
     <t>Dokumen</t>
   </si>
   <si>
     <t>Jumlah Negara Tujuan Eksport</t>
   </si>
   <si>
     <t>Negara</t>
   </si>
@@ -632,77 +632,77 @@
       </c>
       <c r="G6" s="2">
         <v>2026</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="B7" s="1">
         <v>1</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="5">
         <v>227321</v>
       </c>
       <c r="F7" s="5">
         <v>232894</v>
       </c>
       <c r="G7" s="5">
-        <v>87586</v>
+        <v>127625</v>
       </c>
       <c r="H7" s="5">
-        <v>547801</v>
+        <v>587840</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="B8" s="1">
         <v>2</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="1">
         <v>188</v>
       </c>
       <c r="F8" s="1">
         <v>195</v>
       </c>
       <c r="G8" s="1">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="H8" s="1">
-        <v>566</v>
+        <v>571</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="B9" s="1">
         <v>3</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="1">
         <v>27</v>
       </c>
       <c r="F9" s="1">
         <v>27</v>
       </c>
       <c r="G9" s="1">
         <v>27</v>
       </c>
       <c r="H9" s="1">
         <v>27</v>
       </c>
     </row>
@@ -724,123 +724,123 @@
       </c>
       <c r="G10" s="1">
         <v>46</v>
       </c>
       <c r="H10" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="B11" s="1">
         <v>5</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="1">
         <v>54</v>
       </c>
       <c r="F11" s="1">
         <v>51</v>
       </c>
       <c r="G11" s="1">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="H11" s="1">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="B12" s="1">
         <v>6</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="1">
         <v>2251</v>
       </c>
       <c r="F12" s="1">
         <v>2278</v>
       </c>
       <c r="G12" s="1">
-        <v>1536</v>
+        <v>1785</v>
       </c>
       <c r="H12" s="1">
-        <v>3252</v>
+        <v>3379</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="B13" s="1">
         <v>7</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="5">
         <v>17253783713.89</v>
       </c>
       <c r="F13" s="5">
         <v>17873180678.76</v>
       </c>
       <c r="G13" s="5">
-        <v>6452659877.95</v>
+        <v>9386058763.76</v>
       </c>
       <c r="H13" s="5">
-        <v>41579624270.6</v>
+        <v>44513023156.41</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="B14" s="1">
         <v>8</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="5">
         <v>12591769430</v>
       </c>
       <c r="F14" s="5">
         <v>12775377690</v>
       </c>
       <c r="G14" s="5">
-        <v>4913073291</v>
+        <v>7680712434</v>
       </c>
       <c r="H14" s="5">
-        <v>30280220411</v>
+        <v>33047859554</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="B16" t="s">
         <v>21</v>
       </c>
       <c r="C16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="C17" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="C18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="C19" t="s">
         <v>25</v>
       </c>
     </row>